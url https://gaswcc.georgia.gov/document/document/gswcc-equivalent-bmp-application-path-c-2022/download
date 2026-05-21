--- v0 (2025-10-07)
+++ v1 (2026-05-21)
@@ -3,201 +3,213 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="282727E0" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="013195FE" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7346DC97" wp14:editId="00897768">
+          <wp:anchor distT="0" distB="0" distL="0" distR="0" simplePos="0" relativeHeight="251659264" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4AB4A33D" wp14:editId="55BA47AC">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="page">
               <wp:posOffset>2926080</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>3782</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1788536" cy="605794"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
-            <wp:docPr id="1" name="image1.jpeg"/>
+            <wp:docPr id="1" name="image1.jpeg">
+              <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                  <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                </a:ext>
+              </a:extLst>
+            </wp:docPr>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="2" name="image1.jpeg"/>
+                    <pic:cNvPr id="1" name="image1.jpeg">
+                      <a:extLst>
+                        <a:ext uri="{C183D7F6-B498-43B3-948B-1728B52AA6E4}">
+                          <adec:decorative xmlns:adec="http://schemas.microsoft.com/office/drawing/2017/decorative" val="1"/>
+                        </a:ext>
+                      </a:extLst>
+                    </pic:cNvPr>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7" cstate="print"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1788536" cy="605794"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="6653EE0A" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="3CDFDB63" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="72F03D87" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Georgia</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Soil and Water</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conservation Commission</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="057558B6" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>Equivalent</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>BMP</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>Application</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="01D8EA8E" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t>PATH C</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="79AAF20B" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>This</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>application will</w:t>
@@ -285,51 +297,51 @@
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
+    <w:p w14:paraId="2E149380" w14:textId="77777777" w:rsidR="00AA5F02" w:rsidRPr="00AA5F02" w:rsidRDefault="00AA5F02" w:rsidP="00AA5F02">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>current Manual</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>for</w:t>
       </w:r>
@@ -364,127 +376,127 @@
           <w:i/>
           <w:spacing w:val="2"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Sediment</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
           <w:spacing w:val="3"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:i/>
         </w:rPr>
         <w:t>Control</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="666B5783" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="triple" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9940"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w14:paraId="3F33E6A0" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10206" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="3F091767" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="6583"/>
               </w:tabs>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Product must fall under one of these</w:t>
             </w:r>
             <w:r w:rsidR="00DE2E92">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> two</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t xml:space="preserve"> items:</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="5AD3A9F3" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008A70EA">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Equivalent BMP (Meets e</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
@@ -502,95 +514,95 @@
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidR="00613B4B">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>tandard and S</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>pecification</w:t>
             </w:r>
             <w:r w:rsidR="008A70EA">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="052BBFD3" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>□</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="008A70EA">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Alternate BMP (There is no current applicable </w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>G</w:t>
             </w:r>
             <w:r w:rsidR="00613B4B">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>SWCC Standard and Specification</w:t>
             </w:r>
             <w:r w:rsidR="008A70EA">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="7A6AAE62" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="005865CB" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Details:</w:t>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
@@ -739,164 +751,164 @@
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="005865CB">
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:tab/>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00BC4DC5" w:rsidRPr="00613B4B" w:rsidRDefault="00BC4DC5" w:rsidP="00613B4B">
+          <w:p w14:paraId="69B0D04C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00613B4B" w:rsidRDefault="00BC4DC5" w:rsidP="00613B4B">
             <w:pPr>
               <w:rPr>
                 <w:b/>
                 <w:i/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00613B4B">
+            <w:r w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">If </w:t>
             </w:r>
-            <w:r w:rsidR="008A70EA">
+            <w:r w:rsidR="008A70EA" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">product </w:t>
             </w:r>
-            <w:r w:rsidR="00613B4B" w:rsidRPr="00613B4B">
+            <w:r w:rsidR="00613B4B" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>is deemed an Alternate BMP</w:t>
             </w:r>
-            <w:r w:rsidR="008A70EA">
+            <w:r w:rsidR="008A70EA" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>,</w:t>
             </w:r>
-            <w:r w:rsidR="00613B4B" w:rsidRPr="00613B4B">
+            <w:r w:rsidR="00613B4B" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="008A70EA">
+            <w:r w:rsidR="008A70EA" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>s</w:t>
             </w:r>
-            <w:r w:rsidR="00613B4B" w:rsidRPr="00613B4B">
+            <w:r w:rsidR="00613B4B" w:rsidRPr="001164A0">
               <w:rPr>
                 <w:i/>
-                <w:color w:val="FF0000"/>
+                <w:color w:val="C00000"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>uch BMPs will follow the Alternate BMP approval process as detailed in Appendix A-2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="45235AFF" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00AA5F02">
+    <w:p w14:paraId="7866BE6D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00AA5F02">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Date: _</w:t>
       </w:r>
       <w:r w:rsidR="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>________________________________</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="18A45AFA" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="7442FA90" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Trade Name:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -951,60 +963,60 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="48936D09" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5ACABC86" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Manufacturer:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1059,98 +1071,98 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2EAF3ABF" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="136D719A" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Internet Address: _________________________________Toll Free # (___</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_)_</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>_______________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="68ABEDF8" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="26D538CF" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact Person:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1205,61 +1217,61 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5CF11E63" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="292796DB" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Email:    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5509">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -1307,60 +1319,60 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="6ED30FB2" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="320E0C16" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1415,51 +1427,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5FF27B89" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C31ACB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>Street or P.O. Box</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31ACB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
@@ -1495,65 +1507,65 @@
       </w:r>
       <w:r w:rsidRPr="00C31ACB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00C31ACB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidRPr="00C31ACB">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             Zip Code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="747A24E9" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>******************************************************************************</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="0CE6FF4D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Represented by:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1601,61 +1613,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="14DCDBCE" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi Cond" w:hAnsi="Franklin Gothic Demi Cond" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="77E93577" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Address:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1710,51 +1722,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="48B508F2" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="900"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi Cond" w:hAnsi="Franklin Gothic Demi Cond" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Street or P.O. Box</w:t>
@@ -1797,110 +1809,110 @@
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t>State</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">             Zip Code</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="64250959" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="7BE48893" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Internet Address: ____________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Toll Free </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>#(</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>____)________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="0958692A" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi Cond" w:hAnsi="Franklin Gothic Demi Cond" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="1FC72A2E" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact Person #1:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -1963,61 +1975,61 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="36A9E9D9" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2F7CFA15" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:                    ___________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2053,61 +2065,61 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="6892BFB5" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="60D178EA" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Contact Person #2:</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2169,60 +2181,60 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5F189401" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="4CF2D2E3" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00AA5F02" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email:                    ___________________________</w:t>
       </w:r>
       <w:r w:rsidR="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -2258,125 +2270,125 @@
         <w:tab/>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00AA5F02">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="1A913738" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00C31ACB" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Franklin Gothic Demi Cond" w:hAnsi="Franklin Gothic Demi Cond" w:cs="Tahoma"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
-[...63 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="50001045" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D7D185C" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="331C4D7A" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5FD502CE" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="09D98F9A" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A66B699" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5177F980" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="02AB8F53" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AA6253E" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Patented in U.S.:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -2423,61 +2435,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="22EF76F2" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="57B2EDF5" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>If yes, Patent No.(s)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2525,68 +2537,68 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="065FA89C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>(Attach a copy of patent (s))</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="1ED42750" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="4BF4FC35" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Patented in other countries:  Yes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2627,68 +2639,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="107C566C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>If Yes, attach information.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="0D0C268F" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="262FEDB4" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Material Manufactured in what country</w:t>
       </w:r>
       <w:r>
         <w:t>?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
@@ -2709,61 +2721,61 @@
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="17BEDD3F" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="103A7EF9" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Product Description:</w:t>
       </w:r>
       <w:r w:rsidRPr="00BF5509">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -3091,60 +3103,60 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2F25DC11" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="000D28BF" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5A784833" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="000D28BF" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>rimary use</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and description</w:t>
       </w:r>
@@ -3469,93 +3481,93 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5376A611" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B94F8D" w:rsidRDefault="000D28BF" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="09CDB657" w14:textId="77777777" w:rsidR="00B94F8D" w:rsidRDefault="000D28BF" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Identify the BMP application(s) and uniform coding symbol(s) per the</w:t>
       </w:r>
       <w:r w:rsidR="00B94F8D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Manual</w:t>
       </w:r>
       <w:r w:rsidR="00B94F8D">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> for Erosion and </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00B94F8D" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="33D8EB1E" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00B94F8D" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Sediment Control in Georgia</w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -3783,64 +3795,62 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-[...2 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    </w:p>
+    <w:p w14:paraId="23C0AAA1" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="315E95F7" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Outstanding features or advantages / disadvantages:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4126,60 +4136,60 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="14ABF668" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2418A6CF" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Material composition (Generic description):  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4472,61 +4482,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="60C4216C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5F431E59" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Alternate or comparable to what existing material or product:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -4714,165 +4724,165 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2CF02EAD" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
-[...63 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="153B5D5F" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2179B3AB" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="54EE7CC3" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C353648" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="00704226" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6DA6650C" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237F74E0" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6BB36999" w14:textId="77777777" w:rsidR="00B92BFB" w:rsidRDefault="00B92BFB" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CE70393" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Meets requirements of following specifications:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00613B4B" w:rsidRDefault="00613B4B" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="2580F4F2" w14:textId="77777777" w:rsidR="00613B4B" w:rsidRDefault="00613B4B" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(Check all that apply)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5F41B9E2" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00613B4B" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="7785085C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00613B4B" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>GSWCC_______________</w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>AASHTO:</w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -4938,61 +4948,61 @@
         </w:rPr>
         <w:t xml:space="preserve">Fed. Spec:  </w:t>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00BC4DC5">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="459EBBE4" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00613B4B">
+    <w:p w14:paraId="759AE714" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00613B4B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Availability:  Seasonal?  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5018,61 +5028,61 @@
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="529FCE85" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="57C29FA7" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>New on Market?</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
@@ -5133,61 +5143,61 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="6073B39D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="51BE8818" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimated cost of material per unit:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5221,51 +5231,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00F35D3F" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="1577D671" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00F35D3F" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Will special equipment be required to install product?  </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Yes  </w:t>
       </w:r>
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
@@ -5294,112 +5304,112 @@
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00F35D3F">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="316A58BC" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00987956" w:rsidRPr="00987956" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="57DAFA2A" w14:textId="77777777" w:rsidR="00987956" w:rsidRPr="00987956" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987956">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">If yes, manufacturer / supplier </w:t>
       </w:r>
       <w:r w:rsidR="00987956" w:rsidRPr="00987956">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>must</w:t>
       </w:r>
       <w:r w:rsidRPr="00987956">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> furnish the special equipment and install the material</w:t>
       </w:r>
       <w:r w:rsidR="00987956" w:rsidRPr="00987956">
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> for site evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="06BBFD3F" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="74EF0125" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Are educational</w:t>
       </w:r>
       <w:r w:rsidR="008A70EA">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> or installation material</w:t>
       </w:r>
       <w:r w:rsidR="00AA3D13">
         <w:rPr>
           <w:sz w:val="24"/>
@@ -5472,64 +5482,64 @@
         </w:rPr>
         <w:t xml:space="preserve">No  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="100BEF8A" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4320"/>
         </w:tabs>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="34F147CB" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Background description of company offering this proposal </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
@@ -5815,845 +5825,845 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="275BF53D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DDBEB5F" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Manufacturer / Supplier shall attach the following information to this form in order to substantiate, verify or clarify its </w:t>
       </w:r>
       <w:r w:rsidR="00987956">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>application entries.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
         <w:gridCol w:w="3192"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="0BEC1306" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="48E1568E" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="07C26486" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Yes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="4797217A" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>No</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="7C7DD443" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="7AA28E84" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Specifications</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="494246C7" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="0EA21EA2" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="3FF94DC3" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="0244FD03" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Drawings, sketches, pictures</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2BAB1A82" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="5E24AC78" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="333A3A50" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="5A290755" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Warranty</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="730B2B62" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="0E8C30D6" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="23FC7E83" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="5BDBEE38" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Installation instructions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="1F4ECE69" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2D51537C" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="03B286E6" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="288E1F7D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Material Safety Data Sheet</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="6F5AC537" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="084CC1C6" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="16125F23" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="72EDE158" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Product / Material literature</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2AEAEB39" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="114EC619" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="4D9EB06F" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="59D88214" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Test data sheets</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="6203143A" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3192" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2B2BE28B" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>_____________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
-[...4 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5BE3662B" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00862523" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DD36347" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Field test sites in the following locations:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2628"/>
         <w:gridCol w:w="4140"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="00ED0760" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="71946498" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>State</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="64E41832" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Contact Person</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="1D813578" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>Telephone Number</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="00BA6B6A" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2040ABFE" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="6C12F900" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2EE77684" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="1FB5B82D" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="0AB78399" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="3D404000" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="64E426E9" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC4DC5" w:rsidTr="00CC2BAA">
+      <w:tr w:rsidR="00BC4DC5" w14:paraId="4507F489" w14:textId="77777777" w:rsidTr="00CC2BAA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2628" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="19674FAC" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4140" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="2B682B3D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>________________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
+          <w:p w14:paraId="564F8E03" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00CC2BAA">
             <w:pPr>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>_____________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0083420A" w:rsidRDefault="0083420A" w:rsidP="00BC4DC5">
-[...7 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="5D3D17BD" w14:textId="77777777" w:rsidR="0083420A" w:rsidRDefault="0083420A" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0BC4A40D" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Additional Information:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
@@ -6875,113 +6885,113 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="11D639E7" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BC4DC5" w:rsidSect="00F35D3F">
           <w:footerReference w:type="default" r:id="rId8"/>
           <w:footerReference w:type="first" r:id="rId9"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="450" w:right="810" w:bottom="270" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="007F1249" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="627808B7" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="007F1249" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00B47893" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
-[...9 lines deleted...]
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="003723E7" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="31F33E5B" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00B47893" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5BABF5C9" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00B47893" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F00F9DB" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="003723E7" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00BC4DC5" w:rsidRPr="003723E7" w:rsidSect="003723E7">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="450" w:right="810" w:bottom="270" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
           <w:cols w:num="2" w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00A21370" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="137E3E99" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00A21370" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00BC4DC5" w:rsidRPr="00A21370" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
+    <w:p w14:paraId="6D3426C1" w14:textId="77777777" w:rsidR="00BC4DC5" w:rsidRPr="00A21370" w:rsidRDefault="00BC4DC5" w:rsidP="00BC4DC5">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>If you have any questions, please contact</w:t>
       </w:r>
       <w:r w:rsidR="00987956">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008620D6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -7009,124 +7019,124 @@
         </w:rPr>
         <w:t xml:space="preserve"> 552-4474</w:t>
       </w:r>
       <w:r w:rsidR="00987956">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> or </w:t>
       </w:r>
       <w:r w:rsidR="008620D6">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>www.gaswcc.georgia</w:t>
       </w:r>
       <w:r w:rsidR="00987956">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>.gov</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00913B00" w:rsidRDefault="00913B00"/>
+    <w:p w14:paraId="04BFBCA4" w14:textId="77777777" w:rsidR="00913B00" w:rsidRDefault="00913B00"/>
     <w:sectPr w:rsidR="00913B00" w:rsidSect="003723E7">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="450" w:right="810" w:bottom="270" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004070E2" w:rsidRDefault="004070E2" w:rsidP="00B73B24">
+    <w:p w14:paraId="402CDA48" w14:textId="77777777" w:rsidR="00D17170" w:rsidRDefault="00D17170" w:rsidP="00B73B24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004070E2" w:rsidRDefault="004070E2" w:rsidP="00B73B24">
+    <w:p w14:paraId="1A49F324" w14:textId="77777777" w:rsidR="00D17170" w:rsidRDefault="00D17170" w:rsidP="00B73B24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Franklin Gothic Demi Cond">
     <w:panose1 w:val="020B0706030402020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00251594" w:rsidRDefault="00840FE1">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="17FBDAE8" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00840FE1">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -7149,52 +7159,52 @@
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>of  3</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
-  <w:p w:rsidR="00251594" w:rsidRDefault="00840FE1" w:rsidP="00613B4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="7451ABA9" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="00840FE1" w:rsidP="00613B4B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve">Page  </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
@@ -7216,70 +7226,70 @@
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:proofErr w:type="gramStart"/>
     <w:r>
       <w:rPr>
         <w:sz w:val="24"/>
       </w:rPr>
       <w:t>of  3</w:t>
     </w:r>
     <w:proofErr w:type="gramEnd"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="004070E2" w:rsidRDefault="004070E2" w:rsidP="00B73B24">
+    <w:p w14:paraId="2E120DFD" w14:textId="77777777" w:rsidR="00D17170" w:rsidRDefault="00D17170" w:rsidP="00B73B24">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="004070E2" w:rsidRDefault="004070E2" w:rsidP="00B73B24">
+    <w:p w14:paraId="359A02B8" w14:textId="77777777" w:rsidR="00D17170" w:rsidRDefault="00D17170" w:rsidP="00B73B24">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0E9D4BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="E2707344"/>
     <w:lvl w:ilvl="0" w:tplc="04090011">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7325,157 +7335,161 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2098600324">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:zoom w:percent="84"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00BC4DC5"/>
     <w:rsid w:val="000D28BF"/>
+    <w:rsid w:val="001164A0"/>
     <w:rsid w:val="0013383A"/>
     <w:rsid w:val="002720C7"/>
     <w:rsid w:val="0033287D"/>
     <w:rsid w:val="004070E2"/>
     <w:rsid w:val="00613B4B"/>
     <w:rsid w:val="006A7D30"/>
+    <w:rsid w:val="007004D7"/>
     <w:rsid w:val="0083420A"/>
     <w:rsid w:val="0083513C"/>
     <w:rsid w:val="00840FE1"/>
     <w:rsid w:val="00842197"/>
+    <w:rsid w:val="00843DFF"/>
     <w:rsid w:val="008620D6"/>
     <w:rsid w:val="008A70EA"/>
     <w:rsid w:val="008F1ECC"/>
     <w:rsid w:val="00913B00"/>
     <w:rsid w:val="00987956"/>
     <w:rsid w:val="009E748B"/>
     <w:rsid w:val="009F66EE"/>
     <w:rsid w:val="00AA3D13"/>
     <w:rsid w:val="00AA5F02"/>
     <w:rsid w:val="00B73B24"/>
     <w:rsid w:val="00B77D2F"/>
     <w:rsid w:val="00B92BFB"/>
     <w:rsid w:val="00B94F8D"/>
     <w:rsid w:val="00BC4DC5"/>
+    <w:rsid w:val="00D17170"/>
     <w:rsid w:val="00DE2E92"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1A96BF99"/>
+  <w14:docId w14:val="3031760A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{5013DF74-B0BB-43F9-A52A-8B4E658D194C}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7807,50 +7821,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00BC4DC5"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -7947,51 +7962,51 @@
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
     <w:name w:val="Title Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Title"/>
     <w:uiPriority w:val="10"/>
     <w:rsid w:val="00AA5F02"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>